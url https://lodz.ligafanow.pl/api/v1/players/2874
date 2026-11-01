--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista Zawodników" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
@@ -92,75 +92,78 @@
   <si>
     <t>Szymczak</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t xml:space="preserve">Pabiańczyk </t>
   </si>
   <si>
     <t>Szyman</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Żakowski</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t>Cłapa</t>
   </si>
   <si>
+    <t xml:space="preserve">Marcin </t>
+  </si>
+  <si>
+    <t>Barłoga</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Olejniczak</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Laska</t>
   </si>
   <si>
     <t>Moorish</t>
   </si>
   <si>
     <t>Kbs</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Weremski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cheliński</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Gutowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -731,175 +734,175 @@
       </c>
       <c r="B9" s="2">
         <v>8448</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>10365</v>
+        <v>9503</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2">
-        <v>6</v>
+      <c r="G10" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>9718</v>
+        <v>10365</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>33</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>9618</v>
+        <v>9718</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11069</v>
+        <v>9618</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>89</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>9862</v>
+        <v>11069</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>16</v>
+      <c r="G14" s="2">
+        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>9844</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>