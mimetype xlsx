--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -771,52 +771,52 @@
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>11181</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>15</v>
+      <c r="G11" s="2">
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>11185</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
     </row>