--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -12,137 +12,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista Zawodników" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Bohdan</t>
   </si>
   <si>
     <t>Prudnikov</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Kutsokon</t>
   </si>
   <si>
     <t>Danylo</t>
   </si>
   <si>
     <t>Pshyk</t>
   </si>
   <si>
-    <t>Denys</t>
-[...2 lines deleted...]
-    <t>Ivanistkiy</t>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t>Evgen</t>
+  </si>
+  <si>
+    <t>Pedenko</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Huk</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Fanyk</t>
   </si>
   <si>
-    <t>Holovinov</t>
-[...4 lines deleted...]
-  <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Pupsik</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
-    <t>Kelp</t>
-[...2 lines deleted...]
-    <t>Bramkarz</t>
+    <t xml:space="preserve">Mykyta </t>
+  </si>
+  <si>
+    <t>Utkin</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Fatel</t>
+  </si>
+  <si>
+    <t>Roman</t>
   </si>
   <si>
     <t xml:space="preserve">Ruslan </t>
   </si>
   <si>
     <t xml:space="preserve">Bilozertsev  </t>
   </si>
   <si>
     <t>Vasylenko</t>
   </si>
   <si>
     <t>Nikit</t>
   </si>
   <si>
     <t>Vladyslav</t>
   </si>
   <si>
     <t>Kravets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -610,267 +613,267 @@
       </c>
       <c r="B4" s="2">
         <v>10554</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>10772</v>
+        <v>11306</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2">
-        <v>4</v>
+      <c r="G5" s="2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>11020</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>10773</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>10139</v>
+        <v>11163</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>11163</v>
+        <v>11273</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>11167</v>
+        <v>9202</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>9202</v>
+        <v>11305</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>10</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>10775</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>9409</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>10858</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>