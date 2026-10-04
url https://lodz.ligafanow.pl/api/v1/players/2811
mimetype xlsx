--- v2 (2026-07-03)
+++ v3 (2026-10-04)
@@ -59,51 +59,51 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Antek</t>
   </si>
   <si>
     <t>Sulikowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Chady</t>
   </si>
   <si>
     <t>Okito</t>
   </si>
   <si>
-    <t>COG</t>
+    <t>COD</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Ziemski</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t xml:space="preserve">Pietrasiak </t>
   </si>
   <si>
     <t>Fabian</t>
   </si>
   <si>
     <t>Reszka</t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>