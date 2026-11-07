--- v0 (2026-05-08)
+++ v1 (2026-11-07)
@@ -146,51 +146,51 @@
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Piskorski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Wiekiera</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dziatosz</t>
   </si>
   <si>
     <t>Mikołąj</t>
   </si>
   <si>
     <t>Nowik</t>
   </si>
   <si>
-    <t>Nataniel</t>
+    <t>Natan</t>
   </si>
   <si>
     <t>Zielonka</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Kowalewski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
 </sst>
 </file>
 