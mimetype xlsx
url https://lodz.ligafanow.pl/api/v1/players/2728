--- v0 (2026-05-08)
+++ v1 (2026-09-23)
@@ -824,51 +824,51 @@
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>10244</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>10515</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">