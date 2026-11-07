--- v1 (2026-06-24)
+++ v2 (2026-11-07)
@@ -1139,51 +1139,51 @@
       </c>
       <c r="C24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>9704</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>9995</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="2" t="s">