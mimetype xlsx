--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -41,81 +41,81 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
-    <t>Brzeziński</t>
+    <t xml:space="preserve">Brzeziński </t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Antoni</t>
   </si>
   <si>
     <t xml:space="preserve">Jarniewicz </t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Kołodziejczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Cezary </t>
   </si>
   <si>
     <t>Szpoton</t>
   </si>
   <si>
+    <t>Dawid</t>
+  </si>
+  <si>
+    <t>Maas</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...4 lines deleted...]
-    <t>Maas</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Lewicki</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Jakóbiak</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
@@ -592,51 +592,51 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>10538</v>
+        <v>10122</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
         <v>10123</v>
       </c>
       <c r="C3" s="2" t="s">
@@ -675,75 +675,75 @@
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>9248</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>17</v>
+      <c r="G5" s="2">
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>10630</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>9004</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>99</v>
       </c>
     </row>
@@ -790,121 +790,121 @@
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>8684</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>17</v>
+      <c r="G10" s="2">
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>9881</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>10880</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>9000</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>9909</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>15</v>
       </c>
     </row>
@@ -998,51 +998,51 @@
       </c>
       <c r="G18" s="2">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>11208</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>10636</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>33</v>
       </c>
     </row>
@@ -1066,52 +1066,52 @@
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>10537</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>17</v>
+      <c r="G22" s="2">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>