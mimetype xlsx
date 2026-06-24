--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -113,84 +113,84 @@
   <si>
     <t xml:space="preserve">Maksym </t>
   </si>
   <si>
     <t>Skyba</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Palii</t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
     <t>Yanholenko</t>
   </si>
   <si>
     <t>Hudumak</t>
   </si>
   <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Bobyk</t>
+  </si>
+  <si>
+    <t>Beznosenko</t>
+  </si>
+  <si>
+    <t>Serhii</t>
+  </si>
+  <si>
+    <t>Pavlenko</t>
+  </si>
+  <si>
+    <t>Vagram</t>
+  </si>
+  <si>
+    <t>Aleksanian</t>
+  </si>
+  <si>
+    <t>Vladyslav</t>
+  </si>
+  <si>
+    <t>Sokolenko</t>
+  </si>
+  <si>
+    <t>Yaroslav</t>
+  </si>
+  <si>
+    <t>Harnyk</t>
+  </si>
+  <si>
     <t>Kruk</t>
-  </si>
-[...31 lines deleted...]
-    <t>Harnyk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -870,204 +870,204 @@
       </c>
       <c r="B14" s="2">
         <v>9782</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>8867</v>
+        <v>10424</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>10424</v>
+        <v>10426</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>10426</v>
+        <v>10430</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>10430</v>
+        <v>10432</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>10432</v>
+        <v>10431</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>10431</v>
+        <v>10425</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>10425</v>
+        <v>8867</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
-        <v>2</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>