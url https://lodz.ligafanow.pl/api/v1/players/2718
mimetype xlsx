--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -635,52 +635,52 @@
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>9311</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>11</v>
+      <c r="G6" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>8225</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>23</v>
       </c>
     </row>
@@ -704,52 +704,52 @@
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>9310</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>11</v>
+      <c r="G9" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>9313</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>13</v>
       </c>
     </row>
@@ -773,52 +773,52 @@
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>9841</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>11</v>
+      <c r="G12" s="2">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>