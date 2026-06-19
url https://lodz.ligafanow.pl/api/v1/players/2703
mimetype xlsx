--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -128,57 +128,57 @@
   <si>
     <t>Janek</t>
   </si>
   <si>
     <t>Mikoś</t>
   </si>
   <si>
     <t>Gawroński</t>
   </si>
   <si>
     <t>Julian</t>
   </si>
   <si>
     <t>Jaros</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Woźniak</t>
   </si>
   <si>
     <t>Chwedczuk</t>
   </si>
   <si>
+    <t>Karol</t>
+  </si>
+  <si>
+    <t>Kostrzewa</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kostrzewa</t>
   </si>
   <si>
     <t>Mieszko</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Grzejszczak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Marciniak</t>
   </si>
   <si>
     <t>Sergio</t>
   </si>
   <si>
     <t xml:space="preserve"> Caravaca Noguera</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
@@ -732,51 +732,51 @@
       </c>
       <c r="G5" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>11137</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>8</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>10902</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>777</v>
       </c>
     </row>
@@ -961,75 +961,75 @@
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>11138</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>38</v>
+      <c r="G16" s="2">
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>10400</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="2" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>10395</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>12</v>
       </c>
     </row>