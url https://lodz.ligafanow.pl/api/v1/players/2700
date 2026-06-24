--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -47,84 +47,84 @@
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
     <t>Fesan</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
+    <t>Azizbekian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Illia </t>
+  </si>
+  <si>
+    <t>Vinohradskyi</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Cherchenko</t>
+  </si>
+  <si>
+    <t>Yasenovskiy</t>
+  </si>
+  <si>
+    <t>Kenan</t>
+  </si>
+  <si>
+    <t>Khankishiyev</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>Shusterman</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...31 lines deleted...]
-    <t>Shusterman</t>
   </si>
   <si>
     <t>Najaf</t>
   </si>
   <si>
     <t>Ashuraliyev</t>
   </si>
   <si>
     <t xml:space="preserve">Nazar </t>
   </si>
   <si>
     <t>Shlapak</t>
   </si>
   <si>
     <t>Nurlan</t>
   </si>
   <si>
     <t>Dadashzade</t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
     <t>Pylatiuk</t>
   </si>
@@ -555,256 +555,256 @@
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
         <v>9780</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="2" t="s">
-        <v>11</v>
+      <c r="G2" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
         <v>10433</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
-        <v>8</v>
+        <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>10376</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>10378</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>10383</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>10379</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G7" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>10595</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>10381</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G9" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>10375</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>10380</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>9494</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">