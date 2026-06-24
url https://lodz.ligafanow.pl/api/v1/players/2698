--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -98,207 +98,207 @@
   <si>
     <t>Meloni</t>
   </si>
   <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Shalamai</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Krajewski</t>
   </si>
   <si>
     <t xml:space="preserve">Emil </t>
   </si>
   <si>
     <t>Witczak</t>
   </si>
   <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Ozduhna</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>Gabriele</t>
+  </si>
+  <si>
+    <t>Isernia</t>
+  </si>
+  <si>
+    <t>Grzegorz</t>
+  </si>
+  <si>
+    <t>Kępczyński</t>
+  </si>
+  <si>
+    <t>Iker</t>
+  </si>
+  <si>
+    <t>Marrero Brito</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Krzysztof</t>
+  </si>
+  <si>
+    <t>Stępniak</t>
+  </si>
+  <si>
+    <t>Lukian</t>
+  </si>
+  <si>
+    <t>Kotiuk</t>
+  </si>
+  <si>
+    <t>Maksym</t>
+  </si>
+  <si>
+    <t>Vezdenetskyi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marcin </t>
+  </si>
+  <si>
+    <t>Pietrzak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mariusz  </t>
+  </si>
+  <si>
+    <t>Choroszyński</t>
+  </si>
+  <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Sobczyk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t>Kiełczewski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patryk </t>
+  </si>
+  <si>
+    <t>Żórawski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piotr </t>
+  </si>
+  <si>
+    <t>Smyczek</t>
+  </si>
+  <si>
+    <t>Jarecki</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Przemek </t>
+  </si>
+  <si>
+    <t>Piotrowski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Przemysław </t>
+  </si>
+  <si>
+    <t>Śmit</t>
+  </si>
+  <si>
+    <t>Przemysław</t>
+  </si>
+  <si>
+    <t>Bogus</t>
+  </si>
+  <si>
+    <t>Rafał</t>
+  </si>
+  <si>
+    <t>Slęzak</t>
+  </si>
+  <si>
+    <t>Rufat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aghayev </t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Sergio</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Caravaca Noguera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szymon </t>
+  </si>
+  <si>
+    <t>Michalak</t>
+  </si>
+  <si>
+    <t>Tiago</t>
+  </si>
+  <si>
+    <t>Henriques</t>
+  </si>
+  <si>
+    <t>PRT</t>
+  </si>
+  <si>
+    <t>Vlad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lihotskyi </t>
+  </si>
+  <si>
+    <t>Łukasz</t>
+  </si>
+  <si>
+    <t>Motylski</t>
+  </si>
+  <si>
     <t>Enrico</t>
   </si>
   <si>
     <t>Monti</t>
-  </si>
-[...151 lines deleted...]
-    <t>Motylski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -886,615 +886,615 @@
       </c>
       <c r="B10" s="2">
         <v>9199</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>8262</v>
+        <v>10660</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>10660</v>
+        <v>10609</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>10609</v>
+        <v>10590</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>10590</v>
+        <v>10623</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>10623</v>
+        <v>9095</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>9095</v>
+        <v>10031</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>10031</v>
+        <v>10635</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>10635</v>
+        <v>8413</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>8413</v>
+        <v>9096</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>9096</v>
+        <v>8547</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>8547</v>
+        <v>8419</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>8419</v>
+        <v>9156</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>9156</v>
+        <v>8417</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>8417</v>
+        <v>9216</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>9216</v>
+        <v>8414</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>8414</v>
+        <v>8426</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>8426</v>
+        <v>9224</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>9224</v>
+        <v>9406</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>9406</v>
+        <v>10583</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>10583</v>
+        <v>10846</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>10846</v>
+        <v>8675</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>8675</v>
+        <v>10608</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
-        <v>10608</v>
+        <v>10607</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2">
-        <v>10607</v>
+        <v>9484</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2">
-        <v>9484</v>
+        <v>8262</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>